--- v0 (2025-10-24)
+++ v1 (2026-06-30)
@@ -1,5437 +1,1339 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5148456A" w14:textId="77777777" w:rsidR="006A3B4A" w:rsidRPr="00827A2D" w:rsidRDefault="006A3B4A" w:rsidP="006A3B4A">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6520"/>
+        <w:gridCol w:w="4025"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007505B7" w14:paraId="4A77BFD9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="2268"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003D3A"/>
+            <w:tcMar>
+              <w:top w:w="160" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3F1D05" w14:textId="77777777" w:rsidR="007505B7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="68"/>
+              </w:rPr>
+              <w:t>Cognitus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16490C1B" w14:textId="77777777" w:rsidR="007505B7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:color w:val="C89B3C"/>
+                <w:sz w:val="34"/>
+              </w:rPr>
+              <w:t>Interdisciplinary Journal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B621FA2" w14:textId="77777777" w:rsidR="007505B7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="C89B3C"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>━━━━━━━━━━━━━━━━━━━━</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4025" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003D3A"/>
+            <w:tcMar>
+              <w:top w:w="160" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6449B1" w14:textId="77777777" w:rsidR="007505B7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>ISSN: 3085-6124</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CDDF7C9" w14:textId="77777777" w:rsidR="007505B7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>v. 3 n. 2 (2026)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6F07BBE6" w14:textId="77777777" w:rsidR="007505B7" w:rsidRDefault="007505B7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C05F1E" w14:textId="768C7D7E" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="40"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="44"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>TÍTULO DO ARTIGO EM PORTUGUÊS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0DBF6A" w14:textId="77777777" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="5" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:color w:val="C89B3C"/>
+          <w:sz w:val="30"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>TITLE IN ENGLISH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43752438" w14:textId="3E162F32" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000" w:rsidP="00611A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk181188194"/>
-      <w:r w:rsidRPr="00827A2D">
+      <w:r w:rsidRPr="00611A2D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>TÍTULO EM PORTUGUÊS</w:t>
+        <w:t xml:space="preserve">Nome do Autor </w:t>
+      </w:r>
+      <w:r w:rsidR="00611A2D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>¹</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>; Nome do Autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A2D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>²</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>; Nome do Autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A2D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>³</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9BD5AA" w14:textId="0C0F3DFC" w:rsidR="006A3B4A" w:rsidRPr="0056110B" w:rsidRDefault="006A3B4A" w:rsidP="006A3B4A">
+    <w:p w14:paraId="7FFB4298" w14:textId="516FCC28" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Afiliação institucional | ORCID | e-mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A2D">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ¹</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6160B2A6" w14:textId="5560847D" w:rsidR="006A3B4A" w:rsidRDefault="006A3B4A" w:rsidP="006A3B4A">
+    <w:p w14:paraId="6536C1A5" w14:textId="77777777" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="5" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827A2D">
+      <w:r w:rsidRPr="00611A2D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Título em Inglês</w:t>
+        <w:t>Resumo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A13559" w14:textId="09175E83" w:rsidR="00315DB6" w:rsidRDefault="00315DB6" w:rsidP="006A3B4A">
+    <w:p w14:paraId="3642B081" w14:textId="77777777" w:rsidR="00611A2D" w:rsidRDefault="00611A2D" w:rsidP="00611A2D">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:after="100"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00611A2D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1866 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>O resumo deve apresentar de forma concisa os pontos relevantes do artigo, sendo aplicável tanto para artigos de revisão quanto para originais e notas de pesquisa. Ele deve conter cerca de 200 palavras (ou até 1.200 caracteres, incluindo espaços), e deve incluir um único parágrafo que indique o objetivo, o método, os resultados e a principal conclusão do trabalho. O resumo deve ser enviado em português e inglês, com traduções fiéis ao texto original.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7844E51A" w14:textId="06160E42" w:rsidR="00471C8E" w:rsidRDefault="00471C8E" w:rsidP="006A3B4A">
+    <w:p w14:paraId="710C2415" w14:textId="4B452253" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000">
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavras-chave: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>palavra-chave 1; palavra-chave 2; palavra-chave 3; palavra-chave 4; palavra-chave 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D12719" w14:textId="77777777" w:rsidR="007505B7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="5" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45244C07" w14:textId="77777777" w:rsidR="00611A2D" w:rsidRDefault="00611A2D" w:rsidP="00611A2D">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="111111"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The abstract should concisely present the relevant points of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>article, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is applicable to review articles as well as original articles and research notes. It should contain around 200 words (or up to 1,200 characters, including spaces), and should include a single paragraph stating the aim, method, results and main conclusion of the work. The abstract should be sent in Portuguese and English, with translations faithful to the original text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B2597B" w14:textId="65749927" w:rsidR="007505B7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>keyword 1; keyword 2; keyword 3; keyword 4; keyword 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DED357" w14:textId="77777777" w:rsidR="00611A2D" w:rsidRPr="00611A2D" w:rsidRDefault="00611A2D">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="5" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="172DBE8A" w14:textId="50F36F53" w:rsidR="00471C8E" w:rsidRDefault="00471C8E" w:rsidP="006A3B4A">
+    <w:p w14:paraId="5F1F6EFE" w14:textId="5F62EB04" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="5" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00611A2D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...260 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
-          <w:bCs/>
-[...2092 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>INTRODUÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63771B30" w14:textId="77777777" w:rsidR="00D93FCE" w:rsidRPr="006A3B4A" w:rsidRDefault="00D93FCE" w:rsidP="005900F1">
-[...11 lines deleted...]
-    <w:p w14:paraId="050B15CA" w14:textId="69D12E71" w:rsidR="005900F1" w:rsidRPr="006A3B4A" w:rsidRDefault="005900F1" w:rsidP="005900F1">
+    <w:p w14:paraId="46F71E3F" w14:textId="4F21C1F2" w:rsidR="00611A2D" w:rsidRPr="00611A2D" w:rsidRDefault="00611A2D" w:rsidP="00611A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A3B4A">
+      <w:r w:rsidRPr="00611A2D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Apresente de forma clara a lógica e os objetivos do estudo, incluindo apenas referências diretamente pertinentes ao tema. Evite fazer uma revisão extensa da literatura existente. Declare de maneira explícita a hipótese e os objetivos do artigo, acompanhados de uma breve contextualização do tema central. Busque informações relevantes e inovadoras para justificar e delinear o objetivo principal da pesquisa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EF82F0" w14:textId="463913A5" w:rsidR="005900F1" w:rsidRPr="006A3B4A" w:rsidRDefault="005900F1" w:rsidP="005900F1">
+    <w:p w14:paraId="53F1DFA9" w14:textId="115042DD" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00611A2D" w:rsidP="00611A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A3B4A">
+      <w:r w:rsidRPr="00611A2D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>O número máximo permitido de autores é 10. Caso o artigo inclua mais de 10 autores, é necessário entrar em contato com a revista para consultar sobre a taxa adicional para a inclusão de autores extras. Os trabalhos podem ser redigidos em português, inglês ou espanhol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B6A733" w14:textId="25392699" w:rsidR="005900F1" w:rsidRPr="006A3B4A" w:rsidRDefault="005900F1" w:rsidP="005900F1">
+    <w:p w14:paraId="76B09842" w14:textId="090EAC20" w:rsidR="00611A2D" w:rsidRDefault="00000000" w:rsidP="00611A2D">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="5" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00611A2D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t>MATERIAL E MÉTODOS</w:t>
+        <w:t>METODOLOGIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC1DBC1" w14:textId="77777777" w:rsidR="00D93FCE" w:rsidRPr="006A3B4A" w:rsidRDefault="00D93FCE" w:rsidP="005900F1">
-[...11 lines deleted...]
-    <w:p w14:paraId="10A910FC" w14:textId="77777777" w:rsidR="000840FB" w:rsidRPr="006A3B4A" w:rsidRDefault="000840FB" w:rsidP="000840FB">
+    <w:p w14:paraId="29BE27FB" w14:textId="77777777" w:rsidR="00611A2D" w:rsidRPr="00611A2D" w:rsidRDefault="00611A2D" w:rsidP="00611A2D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A3B4A">
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Descreva os materiais e métodos com detalhes suficientes para possibilitar a confirmação das observações. Referencie métodos publicados e discuta-os brevemente, a menos que tenham sido modificados. Inclua também os métodos estatísticos utilizados, quando aplicável.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FD563C" w14:textId="77777777" w:rsidR="000840FB" w:rsidRPr="006A3B4A" w:rsidRDefault="000840FB" w:rsidP="000840FB">
+    <w:p w14:paraId="7F1087B8" w14:textId="77777777" w:rsidR="00611A2D" w:rsidRPr="00611A2D" w:rsidRDefault="00611A2D" w:rsidP="00611A2D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A3B4A">
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>É essencial detalhar o tipo de pesquisa, o local, a população ou amostra estudada, os critérios de inclusão e exclusão, os instrumentos de coleta de dados, as variáveis selecionadas e as técnicas de análise empregadas. Se a pesquisa envolver seres humanos ou animais, deve-se apresentar o número do CAAE e o parecer do CEP ou a autorização de um órgão equivalente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5E253C" w14:textId="793E5C9D" w:rsidR="005900F1" w:rsidRPr="006A3B4A" w:rsidRDefault="000840FB" w:rsidP="007E68D3">
+    <w:p w14:paraId="4F314155" w14:textId="77777777" w:rsidR="00611A2D" w:rsidRDefault="00611A2D" w:rsidP="00611A2D">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="5" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
-          <w:bCs/>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EFCEB63" w14:textId="2013CAFF" w:rsidR="000840FB" w:rsidRPr="006A3B4A" w:rsidRDefault="000840FB" w:rsidP="000840FB">
+    <w:p w14:paraId="2731D60B" w14:textId="77777777" w:rsidR="00611A2D" w:rsidRPr="00611A2D" w:rsidRDefault="00611A2D" w:rsidP="00611A2D">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="5" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711A62F3" w14:textId="0895B135" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000" w:rsidP="00611A2D">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="5" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="20"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>RESULTADOS E DISCUSSÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4794AF3B" w14:textId="38DE08DD" w:rsidR="00611A2D" w:rsidRPr="00611A2D" w:rsidRDefault="00611A2D" w:rsidP="00611A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A3B4A">
+      <w:r w:rsidRPr="00611A2D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Apresente os resultados de forma lógica, utilizando texto, tabelas e ilustrações. Evite repetir todos os dados contidos nas tabelas e ilustrações no texto, focando em destacar as observações mais relevantes. Para facilitar a compreensão, utilize gráficos, tabelas, figuras e fotografias, entre outros recursos visuais. Todos os elementos gráficos, inclusive aqueles criados pelos autores, devem incluir a devida referência à fonte.</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Resuma as descobertas de forma concisa, evitando a repetição detalhada dos dados apresentados na seção de Resultados. Relacione suas observações a estudos relevantes, apontando as implicações dos resultados e suas limitações. O autor deve apresentar uma discussão teórica sobre o que foi utilizado para entender o problema, confrontando essas abordagens com a questão investigada. Na seção de Discussão, os resultados devem ser interpretados à luz da literatura existente, destacando semelhanças, diferenças e implicações para a teoria e a prática. Além disso, discuta as limitações do estudo e sugira possíveis direções para pesquisas futuras. É fundamental que tanto os resultados quanto a discussão sejam embasados em evidências sólidas, contribuindo significativamente para o avanço do conhecimento sobre o tema abordado.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5D595F18" w14:textId="0EF48F52" w:rsidR="000840FB" w:rsidRPr="006A3B4A" w:rsidRDefault="000840FB" w:rsidP="000840FB">
+    <w:p w14:paraId="34E74F99" w14:textId="02FB2C3B" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="5" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A3B4A">
+      <w:r w:rsidRPr="00611A2D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Nota: Se os autores considerarem apropriado, é possível combinar as seções de Resultados e Discussão em uma única seção.</w:t>
+        <w:t>CONSIDERAÇÕES FINAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771605AF" w14:textId="22E4FA4B" w:rsidR="000840FB" w:rsidRPr="006A3B4A" w:rsidRDefault="000840FB" w:rsidP="000840FB">
+    <w:p w14:paraId="28E57002" w14:textId="77777777" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="40" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Sintetize as principais conclusões, implicações práticas e sugestões para pesquisas futuras.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4562E27E" w14:textId="06E0D9EE" w:rsidR="000840FB" w:rsidRPr="006A3B4A" w:rsidRDefault="000840FB" w:rsidP="007E68D3">
+    <w:p w14:paraId="0506C4E3" w14:textId="77777777" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="5" w:space="1" w:color="C89B3C"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A3B4A">
+      <w:r w:rsidRPr="00611A2D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
-          <w:bCs/>
-[...231 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="003D3A"/>
+          <w:sz w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320DEA14" w14:textId="77777777" w:rsidR="00D93FCE" w:rsidRPr="006A3B4A" w:rsidRDefault="00D93FCE" w:rsidP="00D93FCE">
+    <w:p w14:paraId="6FBBE8DE" w14:textId="77777777" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="40" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611A2D">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:sz w:val="19"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Liste as referências utilizadas no artigo conforme as normas da ABNT. Exemplo: SOBRENOME, Nome. Título do artigo. Título do periódico, cidade, volume, número, páginas, ano.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C89B3C"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C89B3C"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C89B3C"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C89B3C"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C89B3C"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C89B3C"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10526"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007505B7" w:rsidRPr="00611A2D" w14:paraId="6219C4A7" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10546" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003D3A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E17387" w14:textId="305666E1" w:rsidR="007505B7" w:rsidRPr="00611A2D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00611A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="C89B3C"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normas gerais: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00611A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>fonte Times New Roman 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00611A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00611A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> | espaçamento 1,5 | </w:t>
+            </w:r>
+            <w:r w:rsidR="00611A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Primeira Linha 1,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00611A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25 cm | referências em ABNT</w:t>
+            </w:r>
+            <w:r w:rsidR="00611A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00611A2D" w:rsidRPr="00611A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ou VANCOUVER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="119A26DE" w14:textId="77777777" w:rsidR="00507E21" w:rsidRPr="00611A2D" w:rsidRDefault="00507E21">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="178E05A0" w14:textId="57C9261B" w:rsidR="00D93FCE" w:rsidRPr="006A3B4A" w:rsidRDefault="00D93FCE" w:rsidP="00D93FCE">
-[...127 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00507E21" w:rsidRPr="00611A2D" w:rsidSect="00034616">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="567" w:right="680" w:bottom="567" w:left="680" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2326171F" w14:textId="77777777" w:rsidR="008A0909" w:rsidRDefault="008A0909" w:rsidP="005900F1">
+    <w:p w14:paraId="1E40B30D" w14:textId="77777777" w:rsidR="00507E21" w:rsidRDefault="00507E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65A27D3C" w14:textId="77777777" w:rsidR="008A0909" w:rsidRDefault="008A0909" w:rsidP="005900F1">
+    <w:p w14:paraId="32737BDC" w14:textId="77777777" w:rsidR="00507E21" w:rsidRDefault="00507E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...41 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75A148A9" w14:textId="77777777" w:rsidR="007505B7" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="003D3A"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Cognitus</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="003D3A"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Interdisciplinary Journal (ISSN: 3085-6124</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="003D3A"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>)  |</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="003D3A"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  Volume 3, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="003D3A"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Número</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="003D3A"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2 (2026)</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C78FE37" w14:textId="77777777" w:rsidR="008A0909" w:rsidRDefault="008A0909" w:rsidP="005900F1">
+    <w:p w14:paraId="1A430272" w14:textId="77777777" w:rsidR="00507E21" w:rsidRDefault="00507E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76C7704C" w14:textId="77777777" w:rsidR="008A0909" w:rsidRDefault="008A0909" w:rsidP="005900F1">
+    <w:p w14:paraId="7645B0CE" w14:textId="77777777" w:rsidR="00507E21" w:rsidRDefault="00507E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...68 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01D7539B"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0416000B">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numerada3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numerada2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...22 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Commarcadores3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:pStyle w:val="Commarcadores2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numerada"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:pStyle w:val="Commarcadores"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="209610730">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="844053585">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1009403751">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="519900596">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1319311267">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1065642022">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="794449095">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1696882981">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="120076654">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005900F1"/>
-[...40 lines deleted...]
-    <w:rsid w:val="00F90F94"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="004E6F8D"/>
+    <w:rsid w:val="00507E21"/>
+    <w:rsid w:val="00611A2D"/>
+    <w:rsid w:val="007505B7"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pt-BR"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2797D38A"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{65AD6725-6B86-4114-915D-658D2E561240}"/>
+  <w14:docId w14:val="7CE23490"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{CB514343-A143-48BB-8BEC-4A04392AC525}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5458,51 +1360,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5546,51 +1448,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5659,59 +1561,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5772,780 +1665,11435 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005900F1"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006A3B4A"/>
-[...5 lines deleted...]
-      <w:ind w:left="381"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ndicedeilustraes">
-[...18 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005900F1"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005900F1"/>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005900F1"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005900F1"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="SemEspaamento">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+    <w:name w:val="Título Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
+    <w:name w:val="Subtítulo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="005900F1"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Corpodetexto2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto2Char">
+    <w:name w:val="Corpo de texto 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Corpodetexto3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto3Char">
+    <w:name w:val="Corpo de texto 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commarcadores">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commarcadores2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commarcadores3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Numerada">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Numerada2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Numerada3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listadecontinuao">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listadecontinuao2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listadecontinuao3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodemacro">
+    <w:name w:val="macro"/>
+    <w:link w:val="TextodemacroChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodemacroChar">
+    <w:name w:val="Texto de macro Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodemacro"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citao">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Citao"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
+    <w:name w:val="Título 6 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
+    <w:name w:val="Título 7 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
+    <w:name w:val="Título 8 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
+    <w:name w:val="Título 9 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfase">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CitaoIntensa">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoIntensaChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
+    <w:name w:val="Citação Intensa Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="CitaoIntensa"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfaseSutil">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfaseIntensa">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RefernciaSutil">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RefernciaIntensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TtulodoLivro">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CabealhodoSumrio">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoEscuro-nfase1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005900F1"/>
+    <w:rsid w:val="00611A2D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="pt-BR"/>
-[...105 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...125 lines deleted...]
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5366A56C-FFA1-4E95-ADD1-F72543C34627}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4094</Characters>
+  <Pages>2</Pages>
+  <Words>679</Words>
+  <Characters>3672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4842</CharactersWithSpaces>
+  <CharactersWithSpaces>4343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Template de Submissão - Cognitus Interdisciplinary Journal v. 3 n. 2 (2026)</dc:title>
   <dc:subject/>
-  <dc:creator>Elaynne Elay</dc:creator>
+  <dc:creator>Editora Cognitus</dc:creator>
   <cp:keywords/>
-  <dc:description/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>